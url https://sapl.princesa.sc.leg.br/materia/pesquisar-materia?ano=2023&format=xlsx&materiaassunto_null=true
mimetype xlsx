--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Edilson Miguel  Volkweis</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_ordinaria_cessao_de_uso_de_bem_imovel_ctg.docx</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_ordinaria_cessao_de_uso_de_bem_imovel_ctg.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO EXECUTIVO A FIRMAR CONTRATO DE CESSÃO DE DIREITO REAL DE USO DE IMÓVEL COM ASSOCIAÇÃO CENTRO DE TRADIÇÕES GAÚCHAS PRINCESA DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/</t>
+    <t>http://sapl.princesa.sc.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS E CELEBRAR TERMO DE FOMENTO PARA O ANO DE 2024 COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SÃO JOSÉ DO CEDRO/SC</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei__convenio_hospital_cedro_2023.docx</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei__convenio_hospital_cedro_2023.docx</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS À ASSOCIAÇÃO BENEFICENTE HOSPITALAR DE CEDRO, MEDIANTE CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_fms_18.12_1.doc</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_fms_18.12_1.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE DO FUNDO MUNICIPAL DE SAÚDE DE PRINCESA E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_pm_18.12_micro_educ_1.doc</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_pm_18.12_micro_educ_1.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR (INCREMENTO E DECREMENTO ENTRE ENTIDADES) NO ORÇAMENTO VIGENTE DA PREFEITURA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_pm_18.12_folha_1.doc</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_pm_18.12_folha_1.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE DA PREFEITURA MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de lei complementar</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/50/redacao_final_-_projeto_de_lei__complementar_n._10-2023.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/50/redacao_final_-_projeto_de_lei__complementar_n._10-2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A FAIXA DE DOMÍNIO E PISTAS DE ROLAMENTO DAS ESTRADAS RURAIS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 9 DE 03 DE MAIO DE 2010 (PLANO DIRETOR).</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/48/lc_-_isenta_taxa_inauguracao_da_praca.docx</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/48/lc_-_isenta_taxa_inauguracao_da_praca.docx</t>
   </si>
   <si>
     <t>ISENTA TAXA DE LICENÇA PARA A ATIVIDADE EVENTUAL OU AMBULANTE</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/46/princesa_-_plc_altera_ctm_iptu_zona_expansao_e_outros_-_26.10.2023.docx</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/46/princesa_-_plc_altera_ctm_iptu_zona_expansao_e_outros_-_26.10.2023.docx</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS NA LEI COMPLEMENTAR Nº 018/2013, QUE DISPÕE SOBRE NORMAS GERAIS DE DIREITO TRIBUTÁRIO E DE ADMINISTRAÇÃO TRIBUTÁRIA DO MUNICÍPIO DE PRINCESA – SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lc_-altera_plano_de_cargos_e_vencimentos_2.docx</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lc_-altera_plano_de_cargos_e_vencimentos_2.docx</t>
   </si>
   <si>
     <t>ACRESCE E ALTERA CARGOS, CRIA CARGO E GRATIFICAÇÃO NA ESTRUTURA DOS PLANOS DE CARGOS, CARREIRAS E VENCIMENTOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>VALDIR MARKUS</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_01-2023_valdir_markus.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_01-2023_valdir_markus.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO FAÇA RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO À PROPRIEDADE DO MUNÍCIPE LUIS LIESENFELD, EM LINHA VISTA ALEGRE. ALÉM DE MANUTENÇÃO NA ESTRADA GERAL QUE LIGA LINHA VISTA ALEGRE À LINHA PROGRESSO.”</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_02-2023_valdir_markus.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_02-2023_valdir_markus.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO TOME PROVIDÊNCIAS EM RELAÇÃO A ESTRADA QUE DÁ ACESSO A PROPRIEDADE DA FAMÍLIA BIEGELMAIER, EM LINHA CRUZEIRO.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CLAUDIO NÓS</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_03-2023_claudio_nos.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_03-2023_claudio_nos.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO TOME PROVIDÊNCIAS EM RELAÇÃO A OBRA DOS BANHEIROS DO CEMITÉRIO. ALÉM DE PROVIDENCIAR CADEIRAS AO REDOR DAS MESAS NO CENTRO DOS IDOSOS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CLAUDINEI MORSCH</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_04-2023-_claudinei_morsch.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_04-2023-_claudinei_morsch.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO CONTRATE, COM URGÊNCIA, UMA EMPRESA ESPECIALIZADA EM SEGURANÇA PARA A ESCOLA PÚBLICA MUNICIPAL RENASCER E PARA A CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_05-2023_claudio_nos.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_05-2023_claudio_nos.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO TOMA PROVIDÊNCIAS PARA MELHORIAS NAS ESTRADAS NAS PROXIMIDADES DA PROPRIEDADE DO SR. CHICO WAGNER; NA ESTRADA QUE VAI ATÉ O SR. NUNO WAGNER; E NA ESTRADA DA VISTA ALEGRE, VICINAL QUE VAI ATÉ A PROPRIEDADE DO SR. CASILDO JAHN.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_06-2023_claudio_nos.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_06-2023_claudio_nos.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO TOME PROVIDÊNCIAS PARA MELHORIAS NAS DEPENDÊNCIAS DO PARQUINHO DO BAIRRO CIDADE ALTA, EM BRINQUEDOS QUE SE ENCONTRAM ESTRAGADOS.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_07-2023_claudio_nos.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_07-2023_claudio_nos.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO FAÇA MELHORIAS DE PATROLAMENTO E ABERTURA DE SARJETAS NA ESTRADA EM FRENTE AO CEMITÉRIO DA LINHA PROGRESSO E NO ACESSO A PROPRIEDADE DO SR. VALDEMAR BOGORNI.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MARI BARTH</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_08-2023_mari_barth.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_08-2023_mari_barth.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A CONSTRUÇÃO DE CALÇADAS EM PAVER E MEIO FIO E A DEVIDA ILUMINAÇÃO, NO TRAJETO DE POUCO MAIS DE 700 METROS, CORRESPONDENTE ENTRE A ENTRADA PARA LINHA MARMELEIRO E O MÓDULO ESPORTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_09-2023_-_claudio.docx</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_09-2023_-_claudio.docx</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras na Avenida Principal até na propriedade do Sr. Cleomar Zimmer, na Linha Schwertz.</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_10-2023-_claudinei_morsch.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_10-2023-_claudinei_morsch.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO ELABORE UM PROJETO DE LEI QUE AUTORIZE O MUNICÍPIO A FORNECER À BANDA MUNICIPAL FANFARRA CAMISETAS PARA UNIFORME E UM ALMOÇO. ALÉM DE PAGAR AO COORDENADOR DA BANDA, REFERENTE AOS SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao-__joao_luiz_angler_11-2023.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao-__joao_luiz_angler_11-2023.pdf</t>
   </si>
   <si>
     <t>criação de isenção de imposto sobre a propriedade predial e territorial urbana - IPTU para os contribuintes aposentados com renda familiar de até dois salários mínimos mensais e que possuam um único imóvel para fins residenciais.</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao-__ademilson_ramao_12-2023.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao-__ademilson_ramao_12-2023.pdf</t>
   </si>
   <si>
     <t>indicar ao chefe executivo, para que seja tomada providências na estrada que dá acesso as propriedades do senhor Odair Soldi e senhor Claudino do Nascimento.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao-__ademilson_ramao__13-2023.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao-__ademilson_ramao__13-2023.pdf</t>
   </si>
   <si>
     <t>indicar ao chefe executivo, para que seja tomada providências na entrada do posto municipal de saúde, para que se faça um abrigo para a população que fica na fila de espera para atendimento.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao-__claudemir_nos_14-2023.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao-__claudemir_nos_14-2023.pdf</t>
   </si>
   <si>
     <t>indicar ao chefe executivo, para que seja disponibilizada uma máquina da secretaria de agricultura para arrumar as valas de silagem danificadas pelas chuvas. A indicação foi votada e aprovada por unanimidade durante a 39ª seção ordinária.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_ordinaria_cessao_de_uso_de_bem_imovel_ctg.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei__convenio_hospital_cedro_2023.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_fms_18.12_1.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_pm_18.12_micro_educ_1.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_pm_18.12_folha_1.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/50/redacao_final_-_projeto_de_lei__complementar_n._10-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/48/lc_-_isenta_taxa_inauguracao_da_praca.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/46/princesa_-_plc_altera_ctm_iptu_zona_expansao_e_outros_-_26.10.2023.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lc_-altera_plano_de_cargos_e_vencimentos_2.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_01-2023_valdir_markus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_02-2023_valdir_markus.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_03-2023_claudio_nos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_04-2023-_claudinei_morsch.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_05-2023_claudio_nos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_06-2023_claudio_nos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_07-2023_claudio_nos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_08-2023_mari_barth.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_09-2023_-_claudio.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_10-2023-_claudinei_morsch.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao-__joao_luiz_angler_11-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao-__ademilson_ramao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao-__ademilson_ramao__13-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao-__claudemir_nos_14-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_ordinaria_cessao_de_uso_de_bem_imovel_ctg.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei__convenio_hospital_cedro_2023.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_fms_18.12_1.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_pm_18.12_micro_educ_1.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_pm_18.12_folha_1.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/50/redacao_final_-_projeto_de_lei__complementar_n._10-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/48/lc_-_isenta_taxa_inauguracao_da_praca.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/46/princesa_-_plc_altera_ctm_iptu_zona_expansao_e_outros_-_26.10.2023.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lc_-altera_plano_de_cargos_e_vencimentos_2.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_01-2023_valdir_markus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_02-2023_valdir_markus.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_03-2023_claudio_nos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_04-2023-_claudinei_morsch.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_05-2023_claudio_nos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_06-2023_claudio_nos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_07-2023_claudio_nos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_08-2023_mari_barth.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_09-2023_-_claudio.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_10-2023-_claudinei_morsch.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao-__joao_luiz_angler_11-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao-__ademilson_ramao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao-__ademilson_ramao__13-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao-__claudemir_nos_14-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>