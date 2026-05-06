--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,273 +54,273 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Edilson Miguel  Volkweis</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_54_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_54_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração da lei orçamentaria anual através de um crédito adicional, suplementar no orçamento vigente do poder legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>SILMAR  FRANCO</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_55_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_55_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a abertura de um Crédito Adicional Especial no valor de R$ 80.000,00 no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_56_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_56_-_2022.pdf</t>
   </si>
   <si>
     <t>Altera o código de posturas do município de Princesa.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_57_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_57_-_2022.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação por produtividade pelo desempenho de atividade em comissão de inquérito, sindicância ou processo administrativo disciplinar.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_58_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_58_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração da lei orçamentária anual através da abertura de um crédito adicional suplementar no orçamento vigente do fundo municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_59_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_59_-_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração da lei orçamentária anual através da abertura de um crédito adicional suplementar no orçamento vigente da prefeitura municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de lei complementar</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_complementar_06_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_complementar_06_-_2022.pdf</t>
   </si>
   <si>
     <t>Altera as atribuições e o quadro de servidores do município de Princesa e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_complementar_07_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_complementar_07_-_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos nas Leis Complementares 009 de 03 de maio de 2010 (plano diretor) e 549 de 03 de maio de 2010 (código de edificações).</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_complementar_08_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_complementar_08_-_2022.pdf</t>
   </si>
   <si>
     <t>Acresce cargos de provimento efetivo à estrutura do plano de cargos,  carreiras e vencimentos da administração pública municipal.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_complementar_09_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_complementar_09_-_2022.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso X do artigo 144 da lei complementar nº 18 de 17 de dezembro de 2013.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_complementar_10_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_complementar_10_-_2022.pdf</t>
   </si>
   <si>
     <t>Revoga os artigos 10 e 11 da lei complementar nº 92 de 25 de março de 2022.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_45_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_45_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo de viabilidade sobre a possibilidade de estender o turno de atendimento médico no Posto de Saúde ou de funcionários ficarem de Sobre Aviso até as 18 horas.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_46_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_46_-_2022.pdf</t>
   </si>
   <si>
     <t>Cascalhe da entrada até o pátio da propriedade do Senhor Neuri Schafer, na Linha Massaroca.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_47_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_47_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade da implantação de algum Programa relacionado à Coleta Seletiva de Lixo, que hajam pontos para a coleta de vidros e outros tipos de materiais que necessitam de separação.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_48-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_48-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade de aumentar vagas para os cargos de motorista e mecânico. Sugestão de aumento do salário dos motoristas.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_49_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_49_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade da implantação de programas voltados à Educação no Trânsito.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_51_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_51_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um aditivo em relação ao Projeto de Calçamento na Linha Sagrada Família , para que a largura seja no mínimo 6,5 metros.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_52_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_52_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade de terceirização  de horas máquina para cascalhamento.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_53_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_53_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja estudada acerca da instalação de Proteção Lateral na Ponte do Rio Saltinho.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_54_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_54_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estacionamento para uso dos funcionários nos fundos da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_55_-_2022.pdf</t>
+    <t>http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_55_-_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita, com urgência, a recuperação das Estradas Gerais entre as comunidades da Sagrada Família á Esquina Tobias e o trecho da Comunidade de Cruzeiro até a divisa do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -627,68 +627,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_54_-_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_55_-_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_56_-_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_57_-_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_58_-_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_59_-_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_complementar_06_-_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_complementar_07_-_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_complementar_08_-_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_complementar_09_-_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_complementar_10_-_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_45_-_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_46_-_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_47_-_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_48-_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_49_-_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_51_-_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_52_-_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_53_-_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_54_-_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_55_-_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/51/projeto_de_lei_54_-_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/52/projeto_de_lei_55_-_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_56_-_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/54/projeto_de_lei_57_-_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/55/projeto_de_lei_58_-_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/56/projeto_de_lei_59_-_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/57/projeto_de_lei_complementar_06_-_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/58/projeto_de_lei_complementar_07_-_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/59/projeto_de_lei_complementar_08_-_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/60/projeto_de_lei_complementar_09_-_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_complementar_10_-_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/63/indicacao_45_-_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/64/indicacao_46_-_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_47_-_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_48-_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_49_-_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_51_-_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_52_-_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_53_-_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_54_-_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.princesa.sc.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_55_-_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="181.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>